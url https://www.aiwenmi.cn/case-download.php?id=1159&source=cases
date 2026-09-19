--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -14,277 +14,306 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>精神文明建设工作总结</w:t>
+        <w:t>脱贫攻坚工作总结</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>2025年，我单位精神文明建设工作坚持以习近平新时代中国特色社会主义思想为指导，深入培育和践行社会主义核心价值观，广泛开展群众性精神文明创建活动，不断提升干部职工文明素质和单位文明程度。</w:t>
+        <w:t>2025年，我单位深入贯彻落实党中央、国务院关于巩固拓展脱贫攻坚成果同乡村振兴有效衔接的决策部署，坚持目标导向和问题导向，扎实推进各项工作，脱贫攻坚成果得到持续巩固拓展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>一、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）强化思想引领，凝聚精神力量。深入学习宣传习近平新时代中国特色社会主义思想，组织专题学习12次。开展党的二十届三中全会精神学习宣讲5场次。举办道德讲堂4期，邀请道德模范、身边好人宣讲先进事迹。组织观看爱国主义教育影片5部。</w:t>
+        <w:t>（一）健全防返贫监测机制。严格落实四个不摘要求，保持现有帮扶政策总体稳定。建立健全防返贫动态监测和帮扶机制，新识别监测对象5户15人。完成脱贫户和监测对象年度收入核查300户。落实帮扶责任人30人，制定帮扶措施100条。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）深化文明创建，提升文明水平。制定精神文明建设年度工作计划，明确目标任务。开展文明单位创建活动，完善创建档案资料。顺利通过省级文明单位复核验收。创建文明股室5个、文明家庭10个、文明个人15名。</w:t>
+        <w:t>（二）持续增加农民收入。大力发展特色产业，带动农户增收致富。实施产业项目5个，投入资金100万元。开展职业技能培训10场次，培训劳动力200人次。转移就业150人，务工收入达200万元。开发公益性岗位20个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）丰富创建载体，激发创建活力。开展我们的节日主题活动，举办春节、元宵、清明、端午等传统节日活动5场次。开展学雷锋志愿服务活动10次，参与志愿者200人次。组织文明交通、文明餐桌、文明旅游等主题实践活动5次。</w:t>
+        <w:t>（三）巩固三保障成果。持续保障义务教育，脱贫家庭子女无辍学失学。落实教育资助政策，资助学生50人次，发放资助金5万元。强化基本医疗保障，脱贫人口参保率达100%。落实医疗救助政策，报销金额10万元。保障住房安全，完成危房改造2户。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）加强道德建设，培育文明风尚。开展社会公德、职业道德、家庭美德、个人品德教育4场次。评选表彰道德模范5名、身边好人3名、文明家庭5个。组织诚信主题教育活动3次，签订诚信承诺书100份。</w:t>
+        <w:t>（四）加强资金项目管理。规范财政衔接资金使用管理，资金使用率达95%。实施基础设施项目5个，改善群众生产生活条件。建成产业路3公里、灌溉渠系5公里。完成村级活动场所改造1个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）美化办公环境，营造创建氛围。加强机关环境建设，保持办公区域整洁有序。设置精神文明建设宣传栏3处，更换宣传内容6期。打造文化走廊1处，营造浓厚创建氛围。添置健身器材5套，丰富职工文体生活。</w:t>
+        <w:t>（五）强化驻村帮扶工作。严格选派驻村干部5人，落实属地管理责任。驻村干部走访农户300户，帮助解决实际问题20个。落实驻村工作经费5万元，改善驻村工作条件。驻村干部年度考核全部合格。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（六）履行社会责任，展现文明形象。开展帮扶共建活动，与社区结对共建文明社区1个。组织扶贫济困活动，捐款捐物价值2万元。开展文明城市创建志愿服务活动5次。积极参与社区环境整治、疫情防控等工作。</w:t>
+        <w:t>（六）推进问题整改工作。扎实开展各级各类反馈问题整改工作。完成国家和省脱贫攻坚成效考核反馈问题整改5个。完成审计发现问题整改3个。建立健全长效机制10项。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）创建工作创新不够，特色亮点不够突出。</w:t>
+        <w:t>（一）产业发展基础薄弱。产业规模小、链条短、带动力不强，抵御市场风险能力不足。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）创建活动参与度不够均衡，部分职工积极性不高。</w:t>
+        <w:t>（二）内生动力不足。部分脱贫群众发展意愿不强，存在等靠要思想。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）创建长效机制不够完善，长效化管理有待加强。</w:t>
+        <w:t>（三）返贫风险依然存在。因病因灾等突发因素可能造成规模性返贫。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）深化思想引领，持续强化理论武装。</w:t>
+        <w:t>（一）健全防返贫监测帮扶机制。加强动态监测，及时发现和帮扶返贫风险对象。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）丰富创建载体，提升创建工作实效。</w:t>
+        <w:t>（二）培育壮大特色产业。延伸产业链条，完善利益联结机制，增强带动能力。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）完善长效机制，推动创建工作常态化。</w:t>
+        <w:t>（三）促进群众持续增收。大力发展庭院经济，促进就近就业创业。</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）加强扶贫项目资产管理。规范资产运营维护，确保长期发挥效益。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（五）激发群众内生动力。加强感恩教育，引导群众自立自强。</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>单位名称</w:t>
         <w:br/>
         <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 