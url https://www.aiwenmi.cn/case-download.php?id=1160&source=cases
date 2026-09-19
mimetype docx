--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -14,277 +14,292 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>文明城市创建工作总结</w:t>
+        <w:t>乡村振兴工作总结</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>2025年，我单位深入贯彻落实市委市政府关于创建全国文明城市的决策部署，坚持创建为民、创建靠民、创建惠民，扎实推进文明城市创建各项工作，为成功创建全国文明城市作出积极贡献。</w:t>
+        <w:t>2025年，我单位深入贯彻落实习近平总书记关于三农工作的重要论述，按照产业兴旺、生态宜居、乡风文明、治理有效、生活富裕的总要求，扎实推进乡村全面振兴，各项工作取得明显成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>一、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）加强组织领导，完善创建机制。调整充实创建工作领导小组，明确责任分工。制定年度创建工作计划，分解目标任务。召开创建动员会、推进会、调度会12次。建立健全日常巡查、问题督办、考核奖惩等工作机制。</w:t>
+        <w:t>（一）推进产业振兴，壮大乡村经济。编制完成乡村产业发展规划，发展特色产业基地5个，面积达1000亩。培育农业龙头企业2家、农民专业合作社3个、家庭农场5个。发展乡村旅游，打造乡村旅游示范点1个，接待游客1万人次，实现旅游收入50万元。农村居民人均可支配收入增长8%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）强化环境整治，提升城市形象。开展市容环境专项整治行动，清理占道经营100处、乱堆乱放50处。整治违法建筑20处，拆除违规广告牌30块。新建改建公厕3座，完成农村户厕改造100户。实施绿化美化工程，栽植花卉10万株。</w:t>
+        <w:t>（二）推进人才振兴，培育新型农民。实施乡村人才回引计划，回引在外成功人士5人返乡创业。开展新型职业农民培训10场次，培训农民300人次。培养农村实用人才50人、乡村工匠10人。选派科技特派员5人下乡服务。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）优化公共服务，方便群众生活。推进政务服务标准化建设，推行一窗受理、一网通办。完善社区服务设施，新建社区服务中心1个。增设公共自行车站点5个，投放公共自行车100辆。完成老旧小区改造5个，惠及群众500户。</w:t>
+        <w:t>（三）推进文化振兴，培育文明乡风。完善村级综合文化服务中心3个，新建文化广场2个。开展送文化下乡活动10场次。举办农民丰收节庆祝活动1次。深化文明村镇创建，创建县级文明村2个。开展移风易俗行动，抵制高价彩礼、厚葬薄养等陋习。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）深化文明实践，培育文明风尚。建成新时代文明实践中心1个、实践所5个、实践站50个。组建志愿服务队伍100支，注册志愿者1万人。开展文明交通劝导活动50次，纠正不文明交通行为500起。发放文明城市创建宣传资料5万份。</w:t>
+        <w:t>（四）推进生态振兴，建设美丽乡村。开展农村人居环境整治，新建农村生活垃圾收集设施10处。新建农村污水处理设施1座。完成农村户厕改造100户。实施村庄绿化工程，栽植绿化树木2000株。创建美丽庭院示范户50户。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）强化未成年人教育，扣好第一粒扣子。开展社会主义核心价值观进校园活动10场次。整治校园周边环境10次，取缔非法经营摊点20处。建成乡村学校少年宫2个，开展活动20场次。评选新时代好少年10名、三好学生50名。</w:t>
+        <w:t>（五）推进组织振兴，夯实基层基础。完成村两委换届选举，选优配强村级班子。整顿软弱涣散村党组织1个。发展村级集体经济，消除集体经济薄弱村2个，村集体经济收入均达到5万元以上。完善村民自治机制，规范村规民约。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（六）补齐创建短板，提升创建水平。开展创建点位达标行动，整改问题200个。完成网上申报材料收集整理，提交材料500份。制作创建宣传短片2部，在主流媒体播放。完成实地考察点位打造50个，全部达标。</w:t>
+        <w:t>（六）巩固拓展脱贫攻坚成果。严格落实四个不摘要求，建立健全防返贫监测帮扶机制。投入衔接资金200万元，实施项目10个。脱贫人口人均纯收入增长10%以上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）城市精细化管理水平有待提升。</w:t>
+        <w:t>（一）产业发展水平不高。农业产业链条短，农产品附加值低，市场竞争力不强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）市民文明素质仍需进一步提高。</w:t>
+        <w:t>（二）人才短缺问题突出。农村青壮年劳动力外流，人才引不进、留不住。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）创建长效机制不够健全。</w:t>
+        <w:t>（三）资金投入仍显不足。乡村振兴资金缺口较大，融资渠道单一。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）巩固创建成果，建立健全长效机制。</w:t>
+        <w:t>（一）大力发展乡村产业。培育壮大特色产业，延长产业链条，推动三产融合发展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）深化文明实践，提升市民文明素质。</w:t>
+        <w:t>（二）加强乡村人才队伍建设。完善人才引进培养机制，引导各类人才投身乡村振兴。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）加强城市管理，提升城市品质形象。</w:t>
+        <w:t>（三）深化农村改革。推进农村土地制度改革，激发农村发展活力。</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）建设和美乡村。持续改善农村人居环境，打造宜居宜业和美乡村。</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>单位名称</w:t>
         <w:br/>
         <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 