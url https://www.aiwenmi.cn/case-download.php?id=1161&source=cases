--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -14,277 +14,306 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>民族团结进步创建工作总结</w:t>
+        <w:t>安全生产工作总结</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>2025年，我单位深入贯彻落实习近平总书记关于民族团结进步的重要论述，全面落实党的民族政策，扎实推进民族团结进步创建工作，促进各民族交往交流交融。</w:t>
+        <w:t>2025年，我单位深入贯彻落实习近平总书记关于安全生产的重要论述，坚持人民至上、生命至上，统筹发展和安全，扎实开展安全生产各项工作，全年未发生较大及以上生产安全事故，安全生产形势持续稳定向好。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、主要工作成效</w:t>
+        <w:t>一、主要工作开展情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）加强组织领导，完善工作机制。调整充实民族团结进步创建工作领导小组，明确责任分工。制定年度创建工作计划，分解目标任务。召开专题会议4次，研究部署创建工作。建立健全协调联动、督促检查、考核评价等工作机制。</w:t>
+        <w:t>（一）强化责任落实，完善监管体系。严格落实安全生产责任制，层层签订责任书50份。调整充实安全生产委员会组成人员，明确职责分工。召开安全生产专题会议12次，研究部署相关工作。开展安全生产巡查督查4次，督促整改问题隐患100处。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）强化宣传教育，营造浓厚氛围。开展民族团结进步宣传月活动，发放宣传资料5000份。举办民族团结进步知识讲座5场次。在主流媒体刊登民族团结信息20条。利用微信公众号推送民族团结内容30条。设置固定宣传牌10块、宣传栏5处。</w:t>
+        <w:t>（二）深化隐患排查，防范化解风险。扎实推进安全生产治本攻坚三年行动，开展安全隐患大排查大整治。检查生产经营单位200家次，发现并整改隐患300处。挂牌督办重大隐患3处。开展危险化学品、建筑施工、道路交通、消防等重点行业领域专项整治5次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）深化创建活动，促进交流交融。深入开展民族团结进步创建进机关、进社区、进企业、进学校、进寺庙等五进活动。组织民族团结进步主题实践活动10场次。举办民族团结进步知识竞赛、演讲比赛等活动5场次。树立民族团结进步示范典型10个。</w:t>
+        <w:t>（三）强化源头管控，筑牢安全防线。严格安全生产准入条件，对新、改、扩建项目进行安全风险评估。淘汰落后产能和工艺设备5台套。推进安全生产标准化建设，创建达标企业10家。推广安全生产责任保险，覆盖企业50家。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）落实民族政策，保障合法权益。认真落实民族优惠政策，保障少数民族群众合法权益。走访慰问少数民族群众30人次。帮助少数民族群众解决实际困难10件。协调解决少数民族子女入学、就业等实际困难5件。</w:t>
+        <w:t>（四）加强监测预警，提升应急能力。完善安全生产监测预警系统，实现重大危险源在线监控。修订完善各类应急预案20个。组织开展应急演练5次，参演人员200人次。建成应急物资储备库1个，储备应急物资价值50万元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）发展民族经济，促进共同富裕。支持民族地区产业发展，投入资金100万元。发展特色产业项目3个，惠及少数民族群众200人。开展职业技能培训10场次，培训少数民族群众100人次。帮助少数民族群众就业创业50人。</w:t>
+        <w:t>（五）强化宣传教育，营造安全氛围。开展安全生产月宣传活动，发放宣传资料5000份。举办安全生产培训10场次，培训从业人员500人次。开展安全知识竞赛2次，参赛人员300人。创建安全生产示范企业5家、安全文化示范企业2家。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（六）维护民族团结，保持和谐稳定。开展民族领域风险隐患排查2次。加强涉及民族因素矛盾纠纷排查化解。依法管理民族宗教事务，维护民族团结和社会稳定。处置涉及民族因素的信访问题5件。</w:t>
+        <w:t>（六）严格监管执法，震慑违法行为。开展安全生产执法检查100次，立案查处违法行为10起。处罚款金额20万元。曝光典型案例5起。取缔关闭不具备安全生产条件的生产经营单位2家。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、存在问题</w:t>
+        <w:t>二、存在的主要问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）创建工作创新不够，特色亮点不够突出。</w:t>
+        <w:t>（一）企业主体责任落实不够。部分企业安全生产意识不强，安全管理不到位。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）少数民族群众民生保障仍需加强。</w:t>
+        <w:t>（二）基层监管力量薄弱。基层安全监管人员不足，专业素质有待提高。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）创建工作长效机制需要进一步完善。</w:t>
+        <w:t>（三）安全基础依然薄弱。部分企业安全投入不足，设施设备老化。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）深化民族团结进步宣传教育，铸牢中华民族共同体意识。</w:t>
+        <w:t>（一）压实安全生产责任。严格落实三个必须要求，形成齐抓共管工作格局。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）推动民族地区经济社会发展，促进各民族共同富裕。</w:t>
+        <w:t>（二）深化隐患排查治理。持续开展安全生产大检查，彻底消除事故隐患。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）深化民族团结进步创建活动，促进各民族交往交流交融。</w:t>
+        <w:t>（三）加强安全监管执法。加大执法力度，严厉打击安全生产违法行为。</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）提升本质安全水平。推进科技兴安，提高安全生产科技支撑能力。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（五）强化安全宣传教育。深入开展安全宣传五进活动，提升全民安全意识。</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>单位名称</w:t>
         <w:br/>
         <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 