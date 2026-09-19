--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -14,277 +14,306 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>食品药品监管工作总结</w:t>
+        <w:t>环境保护工作总结</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>2025年，我单位深入贯彻落实习近平总书记关于食品药品安全的重要指示批示精神，坚持人民至上、生命至上，严防严管严控食品药品安全风险，切实保障人民群众舌尖上的安全。</w:t>
+        <w:t>2025年，我单位深入贯彻落实习近平生态文明思想，牢固树立绿水青山就是金山银山理念，坚持生态优先、绿色发展，扎实推进生态环境保护各项工作，生态环境质量持续改善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>一、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）强化风险排查，防范安全隐患。开展食品安全风险隐患大排查大整治行动，检查食品生产经营单位500家次。开展药品医疗器械化妆品风险隐患排查，检查药械化经营使用单位200家次。排查整改食品安全隐患300处、药械化安全隐患100处。</w:t>
+        <w:t>（一）打好污染防治攻坚战。大气环境质量持续改善，优良天数比例达85%以上，PM2.5年均浓度下降5%。水环境质量稳定达标，主要河流断面水质达到Ⅲ类以上。水环境质量稳步提升，集中式饮用水水源地水质达标率100%。土壤环境质量总体稳定，受污染耕地安全利用率达90%以上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）强化监管执法，打击违法行为。开展食品安全专项整治5次，查处食品违法案件50件，罚没金额50万元。开展药品医疗器械化妆品专项整治3次，查处药械化违法案件20件，罚没金额30万元。移送公安机关案件5件。</w:t>
+        <w:t>（二）推进生态保护修复。完成生态保护红线划定工作，面积达500平方公里。实施生态修复工程3个，修复面积1000亩。新增造林绿化面积5000亩，森林覆盖率达40%以上。建成湿地公园1个，面积2000亩。治理水土流失面积20平方公里。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）强化抽检监测，把好质量关口。完成食品安全抽检监测500批次，合格率95%以上。完成药品抽检100批次，合格率98%以上。完成医疗器械抽检20批次，合格率95%以上。及时处置不合格产品核查处置15件。</w:t>
+        <w:t>（三）强化环境监管执法。开展环保专项行动5次，检查企业100家次。立案查处环境违法行为20起，处罚款金额100万元。办理环境信访投诉50件，办结率100%。完成排污许可证核发20家。推进企业环境信用评价，参评企业50家。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）强化疫情防控，保障冷链安全。开展进口冷链食品疫情防控检查100家次。督促冷链食品从业人员核酸检测500人次。检查冷链食品集中监管仓10次。处置涉疫冷链食品突发事件3起。</w:t>
+        <w:t>（四）推动绿色低碳发展。编制碳达峰碳中和实施方案，明确时间表路线图。推进重点行业节能减排，单位GDP能耗下降3%。发展清洁能源，建成光伏发电项目1个，装机容量10兆瓦。推广新能源汽车，新增充电桩20个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）强化示范创建，引领高质量发展。深入推进食品安全示范城市创建，完成创建点位打造50个。开展餐饮质量安全提升行动，创建食品安全示范店20家。推进互联网+明厨亮灶建设，接入平台餐饮单位100家。</w:t>
+        <w:t>（五）加强环保能力建设。建成环境监测站1个，具备水质、大气、土壤监测能力。配备环境执法车辆2台、无人机1架。开展环保业务培训5次，培训人员100人次。完成第二次全国污染源普查数据更新。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（六）强化科普宣传，提升安全意识。开展食品安全宣传周、安全用药月活动5场次。发放食品药品安全宣传资料1万份。举办科普讲座10场次，受教育群众2000人次。发布消费警示信息20条。</w:t>
+        <w:t>（六）营造良好舆论氛围。开展六五环境日宣传活动，发放宣传资料3000份。举办环保知识讲座5场次。发布环境信息100条。曝光环境违法典型案例5起。创建绿色社区2个、绿色学校2所。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）食品药品安全风险依然存在。</w:t>
+        <w:t>（一）环境质量持续改善压力较大。大气、水环境质量持续改善难度加大。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）基层监管能力有待提升。</w:t>
+        <w:t>（二）环保基础设施建设滞后。污水收集处理、垃圾处理设施建设需要加强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）社会共治格局尚未完全形成。</w:t>
+        <w:t>（三）环保监管能力有待提升。监测监控手段不够先进，执法装备配备不足。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）强化全过程监管，防范化解安全风险。</w:t>
+        <w:t>（一）深入打好污染防治攻坚战。突出重点领域重点问题，持续改善环境质量。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）加强监管能力建设，提升监管效能。</w:t>
+        <w:t>（二）加强生态保护修复。实施山水林田湖草系统治理，提升生态系统稳定性。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）推进社会共治，构建齐抓共管格局。</w:t>
+        <w:t>（三）强化环境监管执法。加大执法力度，严厉打击环境违法行为。</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）推动绿色转型发展。落实碳达峰碳中和部署，推动形成绿色发展方式。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（五）加强环保能力建设。完善监测监控网络，提升环境监管现代化水平。</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>单位名称</w:t>
         <w:br/>
         <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 