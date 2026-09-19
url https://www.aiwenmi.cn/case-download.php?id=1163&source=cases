--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -14,277 +14,292 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>卫生健康工作总结</w:t>
+        <w:t>招商引资工作总结</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>2025年，我单位深入贯彻落实健康中国战略，坚持以人民健康为中心，统筹推进卫生健康各项工作，不断提升人民群众健康获得感。</w:t>
+        <w:t>2025年，我单位坚持以高质量发展为导向，把招商引资作为推动经济发展的重要抓手，创新招商方式，优化营商环境，招商引资工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>一、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）抓好疫情防控，守护群众健康。严格落实常态化疫情防控措施，做好重点人群健康管理。完成新冠疫苗接种10万剂次。建成标准化发热门诊3个。储备防疫物资价值100万元。</w:t>
+        <w:t>（一）健全工作机制，夯实招商基础。完善招商引资工作领导小组，明确责任分工。制定年度招商引资工作计划，分解目标任务。建立健全项目评审、跟踪服务、考核奖惩等工作机制。安排招商引资工作经费500万元，保障工作开展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）深化医药改革，提升服务效能。推进紧密型县域医共体建设，组建医共体2个。推进医保支付方式改革，实行按病种付费100个。取消药品耗材加成，让利群众500万元。</w:t>
+        <w:t>（二）创新招商方式，提升招商实效。开展产业链招商，围绕主导产业延链补链强链，签约产业链项目10个，合同金额10亿元。开展以商招商，发挥现有企业资源优势，引进配套项目5个。开展驻点招商，在发达地区设立招商联络处2个。开展平台招商，依托各类展会节会签约项目5个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）完善服务体系，方便群众就医。建成县级医院1家、乡镇卫生院10家、村卫生室50个。县级医院新增床位100张。新招聘卫生技术人员50人。远程医疗服务覆盖所有乡镇。</w:t>
+        <w:t>（三）强化项目对接，促成合作成果。全年外出招商考察50批次，接待来访客商200批次。新签约项目30个，合同金额50亿元。到位省外资金30亿元，完成年度目标任务的120%。新开工项目20个，新投产项目15个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）强化公卫服务，保障人民健康。完成基本公共卫生服务项目人均补助标准提升。人均期望寿命达78岁。0-6岁儿童健康管理率达95%。孕产妇系统管理率达92%。老年人健康管理率达70%。</w:t>
+        <w:t>（四）优化营商环境，服务企业发展。深化放管服改革，推行一窗受理、一网通办。压缩企业开办时间至1个工作日。落实减税降费政策，减免税费1000万元。帮助企业解决用工、用地、融资等实际问题30个。开展企业走访服务，走访企业100家次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）提升医疗质量，保障医疗安全。开展医疗质量提升行动，完善医疗质量管理制度。建成胸痛、卒中、创伤等五大中心3个。医疗事故发生率控制在0.01%以内。处方合格率超过95%。</w:t>
+        <w:t>（五）加强园区建设，搭建发展平台。完善园区基础设施配套，新建道路5公里、标准化厂房2万平方米。建成智慧园区平台1个。园区承载能力不断提升，新入园企业10家。园区实现产值50亿元，税收2亿元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（六）推进健康行动，倡导健康生活。深入推进健康城市、健康村镇创建。开展爱国卫生运动，病媒生物防制覆盖率达90%。控烟工作深入推进，无烟单位创建率达80%。全民健康生活方式行动覆盖率达70%。</w:t>
+        <w:t>（六）强化宣传推介，打造投资品牌。制作投资指南、招商宣传片等推介材料。举办专场招商推介会5场次。参加省级以上经贸活动10次。在主流媒体发布招商信息50条。成功举办首届投资贸易洽谈会，签约项目20个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）医疗卫生资源配置不够均衡。</w:t>
+        <w:t>（一）招商引资竞争日趋激烈，政策优势逐步弱化。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）基层医疗卫生服务能力有待提升。</w:t>
+        <w:t>（二）重大项目储备不足，大项目、好项目引进难度大。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）公共卫生应急管理体系需要完善。</w:t>
+        <w:t>（三）营商环境还需进一步优化，服务效能有待提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）深化医药卫生体制改革，提升服务效能。</w:t>
+        <w:t>（一）创新招商方式方法。深化产业链招商、基金招商、亲情招商，提高招商精准度。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）加强基层医疗卫生服务体系建设。</w:t>
+        <w:t>（二）加强重大项目引进。紧盯世界500强、中国500强企业，力争引进重大产业项目。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）完善公共卫生应急管理体系。</w:t>
+        <w:t>（三）持续优化营商环境。深化放管服改革，提升服务效能，打造投资洼地。</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）强化项目跟踪服务。完善项目推进机制，提高项目落地率和资金到位率。</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>单位名称</w:t>
         <w:br/>
         <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 