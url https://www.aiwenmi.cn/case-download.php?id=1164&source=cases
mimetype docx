--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -14,277 +14,306 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>教育体育工作总结</w:t>
+        <w:t>信访工作总结</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>2025年，我单位深入贯彻落实党的教育方针，坚持教育优先发展战略，深化体育改革，推动教育体育事业高质量发展。</w:t>
+        <w:t>2025年，我单位深入贯彻落实《信访工作条例》，坚持和发展新时代枫桥经验，畅通群众诉求表达渠道，妥善解决群众信访问题，维护了社会和谐稳定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>一、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）推进教育公平，提升教育质量。新建改扩建幼儿园2所、义务教育学校3所。消除大班额20个。资助困难学生500人，发放资助金50万元。义务教育巩固率达98%以上。高中阶段毛入学率达95%以上。</w:t>
+        <w:t>（一）压实信访工作责任。严格落实信访工作责任制，层层签订责任书。调整充实信访工作领导小组，明确工作职责。召开信访工作会议12次，研究解决重点信访问题。开展信访工作专项督查4次，推动责任落实。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）加强教师队伍建设，提升师资水平。招聘教师50人，其中紧缺学科教师10人。开展教师培训1000人次。评选学科带头人、骨干教师50人。交流轮岗教师30人。表彰优秀教师100人。</w:t>
+        <w:t>（二）畅通信访渠道，方便群众诉求。规范建设信访接待场所，配备必要设施设备。实行领导干部接访制度，主要领导接访12次，接待群众30批次。开展领导干部下访活动5次，现场解决问题10个。推广应用网上信访，信访事项及时受理率、按期办结率均达95%以上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）推进教育改革，激发教育活力。深化课堂教学改革，打造高效课堂。推进信息技术与教育教学深度融合。深化课程改革，开发校本课程20门。推进教育评价改革，完善综合素质评价体系。</w:t>
+        <w:t>（三）开展矛盾排查化解。建立健全矛盾纠纷排查化解机制，开展集中排查5次，排查矛盾纠纷100件。实行矛盾纠纷台账管理，明确责任单位、责任人和化解时限。成功化解矛盾纠纷90件，化解率达90%。防止发生越级上访事件5起，防止民转刑案件2起。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）发展体育事业，增强人民体质。新建健身步道10公里、体育公园1个。新增体育场地面积1万平方米。举办全民健身活动20场次。培训社会体育指导员50人。国民体质监测2000人次。</w:t>
+        <w:t>（四）推进信访问题解决。扎实开展信访问题专项治理，治理重复信访20件。推行阳光信访、责任信访、法治信访，依法按政策解决群众合理诉求。办理信访事项50件，办结率100%，群众满意率达90%以上。完成上级交办信访事项20件，办结率100%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）加强学校体育，增强学生体质。保证学生每天一小时校园体育活动。开展学生体质健康测试，学生体质健康达标率达95%。举办中小学运动会10场次。创建体育传统特色学校5所。</w:t>
+        <w:t>（五）依法规范信访秩序。加强信访法治宣传教育，引导群众依法有序反映诉求。规范信访事项办理程序，严格按照规定时限和要求办理。依法处置违法信访行为，训诫违法信访人员5人。维护了正常信访秩序。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（六）强化安全管理，保障校园安全。开展校园安全隐患排查整治，排查整改隐患100处。建成校园一键式报警系统10套。配备专职保安50人。开展防溺水、防欺凌等安全教育20场次。</w:t>
+        <w:t>（六）加强信访基础建设。完善信访信息系统，实现信访事项网上流转、网上办理。配备信访专用设备，提升工作效能。开展信访干部培训5次，提升业务能力。建立健全信访工作制度，规范工作流程。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）优质教育资源供给不足。</w:t>
+        <w:t>（一）信访源头治理不够有力。部分领域矛盾纠纷多发，信访量居高不下。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）教师队伍建设仍需加强。</w:t>
+        <w:t>（二）信访问题解决质量有待提高。少数信访事项办理不够规范，化解效果不够理想。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）体育设施还不能满足群众需求。</w:t>
+        <w:t>（三）基层信访工作力量薄弱。信访干部配备不足，业务能力有待提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）推进教育资源优质均衡发展。</w:t>
+        <w:t>（一）加强源头治理。坚持抓早抓小，加大矛盾纠纷排查化解力度。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）加强新时代教师队伍建设。</w:t>
+        <w:t>（二）推进事心双解。坚持以人民为中心，依法依规解决群众合理诉求。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）广泛开展全民健身活动。</w:t>
+        <w:t>（三）强化责任落实。严格落实信访工作责任制，严肃追究失职渎职行为。</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）加强队伍建设。充实基层信访工作力量，提升干部业务素质。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（五）推进改革创新。坚持和发展新时代枫桥经验，提升信访工作水平。</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>单位名称</w:t>
         <w:br/>
         <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 