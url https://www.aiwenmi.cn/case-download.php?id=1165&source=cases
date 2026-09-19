--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -14,277 +14,306 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>科技工作总结</w:t>
+        <w:t>综治维稳工作总结</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>2025年，我单位深入实施创新驱动发展战略，坚持科技自立自强，加快推进科技创新，为高质量发展提供科技支撑。</w:t>
+        <w:t>2025年，我单位深入贯彻落实平安中国建设工作会议精神，坚持系统治理、依法治理、综合治理、源头治理，扎实推进综治维稳各项工作，有力维护了社会大局和谐稳定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>一、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）培育创新主体，增强创新能力。认定高新技术企业5家、瞪羚企业2家。备案科技型中小企业20家。培育高新技术后备企业10家。新增知识产权50件，其中发明专利10件。</w:t>
+        <w:t>（一）强化组织领导，压实工作责任。调整充实平安建设领导小组，明确成员单位职责分工。召开平安建设工作会议4次，研究部署相关工作。签订综治目标管理责任书30份，压实工作责任。开展综治工作督导检查4次，推动工作落实。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）推进科技攻关，突破关键技术。组织申报省级以上科技项目10项，获批5项。支持企业开展技术攻关项目5个。攻克关键核心技术3项。科技成果转化项目5个。</w:t>
+        <w:t>（二）加强风险防范，维护社会稳定。建立健全社会稳定风险评估机制，对重大决策事项进行风险评估10项。开展社会稳定风险隐患排查化解专项行动，排查风险隐患50个，化解45个。做好重点时期维稳工作，实现五个不发生目标。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）建设创新平台，提升创新能力。新建省级以上创新平台2个。新建市级创新平台3个。建成科技企业孵化器1个、众创空间2个。入孵企业达30家。</w:t>
+        <w:t>（三）深化平安创建，提升防控能力。深入推进平安单位创建活动，创建平安单位10个、平安小区5个、平安企业10家。建成雪亮工程视频监控点位500个，实现重点区域全覆盖。组建专兼职巡逻队10支，开展治安巡逻200次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）引进培养人才，壮大创新队伍。引进高层次创新人才10人。培养科技创新创业领军人才5人。组建科技创新团队3个。培训企业技术人员100人次。</w:t>
+        <w:t>（四）创新社会治理，夯实基层基础。推进市域社会治理现代化试点，打造特色亮点3个。深化网格化服务管理，划分网格100个，配备网格员100人。推进综治中心规范化建设，建成综治中心1个。完善矛盾纠纷多元化解机制，调处矛盾纠纷100件。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）促进产学研合作，推动协同创新。组织企业与高校院所对接活动5次。签订产学研合作协议5项。转化科技成果5项。建成产业技术创新联盟2个。</w:t>
+        <w:t>（五）加强重点管控，防范风险隐患。做好重点人群服务管理工作，管控刑满释放人员、社区矫正对象、涉邪教人员等50人。开展校园及周边安全综合治理，检查整治校园周边环境10次。加强对肇事肇祸精神病人管控，收治3人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（六）优化创新生态，营造良好氛围。落实科技企业税收优惠政策，减免税额200万元。发放科技创新券50万元。举办科技活动周、科普宣传等活动5场次。发放科普资料1万份。</w:t>
+        <w:t>（六）开展宣传教育，营造良好氛围。开展平安建设宣传月活动，发放宣传资料10000份。举办法律知识讲座10场次，受教育群众2000人次。利用新媒体开展宣传，发布信息100条。评选表彰平安建设先进典型10个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）企业创新主体地位不够突出。</w:t>
+        <w:t>（一）社会稳定风险依然存在。部分领域矛盾纠纷多发，维护稳定压力较大。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）高端创新人才仍然缺乏。</w:t>
+        <w:t>（二）基层治理能力有待提升。网格化服务管理还需深化，社会力量参与不足。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）科技创新投入仍显不足。</w:t>
+        <w:t>（三）综治保障力度不够。综治工作经费、装备保障有待加强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）培育壮大创新主体，增强企业创新能力。</w:t>
+        <w:t>（一）维护政治安全。坚决防范抵御敌对势力渗透破坏活动。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）加强科技人才队伍建设。</w:t>
+        <w:t>（二）防范化解风险。深入开展社会稳定风险隐患排查化解。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）深化产学研合作，加速成果转化。</w:t>
+        <w:t>（三）深化平安建设。推进市域社会治理现代化，提升群众安全感。</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）夯实基层基础。加强综治中心建设，深化网格化服务管理。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（五）加强组织领导。严格落实综治工作责任制，强化考核奖惩。</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>单位名称</w:t>
         <w:br/>
         <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 