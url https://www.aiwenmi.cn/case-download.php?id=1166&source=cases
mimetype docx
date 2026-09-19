--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -14,277 +14,306 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>工业和信息化工作总结</w:t>
+        <w:t>基层治理工作总结</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>2025年，我单位深入实施制造强国战略和网络强国战略，坚持稳中求进工作总基调，推动工业和信息化高质量发展。</w:t>
+        <w:t>2025年，我单位深入贯彻落实党中央关于加强基层治理体系和治理能力现代化建设的决策部署，坚持党建引领，重心下移，力量下沉，扎实推进基层治理各项工作。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>一、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）推动工业增长，壮大经济实力。规模以上工业总产值增长10%。新增规模以上工业企业5家。工业投资增长15%。工业技改投资增长20%。工业增加值增长8%。</w:t>
+        <w:t>（一）强化党建引领，提升治理效能。坚持把党的领导贯穿基层治理全过程。完成村社区党组织书记培训全覆盖，提升领头雁能力。推行党组织书记一肩挑，实现党务村务统筹推进。发挥党员在基层治理中的先锋模范作用，设立党员责任区、先锋岗100个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）加快转型升级，提升发展质量。实施重点技术改造项目10个。淘汰落后产能设备20台套。建成智能制造示范项目2个。新增上云企业50家。规模以上工业企业数字化转型率达50%。</w:t>
+        <w:t>（二）完善治理体系，夯实工作基础。推进街道管理体制改革，完成街道职能配置、机构设置、人员编制调整。整合现有力量资源，建立街道综合执法队伍。推进村社区规范化建设，统一场所标识、功能布局。完善基层治理制度体系，新制定制度10项。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）培育新兴产业，打造新增长点。战略性新兴产业产值增长15%。新一代信息技术产业产值增长20%。新材料产业产值增长12%。新能源产业产值增长25%。节能环保产业产值增长10%。</w:t>
+        <w:t>（三）深化网格管理，激活末梢神经。科学划分网格100个，实现区域全覆盖。配齐配强网格员100人，明确工作职责。开发网格化管理信息系统，实现事件上报、分流、处置、反馈闭环管理。全年网格员上报事件500件，办结率95%以上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）推进数字赋能，加快信息化建设。建成5G基站100个。5G网络覆盖率达90%。推动工业互联网建设，培育工业互联网平台2个。推进企业两化融合贯标，认定两化融合示范企业5家。</w:t>
+        <w:t>（四）推进多元共治，凝聚治理合力。发挥村居民自治作用，完善村规民约、居民公约。引导社会组织参与基层治理，培育社会组织5个。发挥群团组织作用，开展共建共治活动20次。引导市场主体履行社会责任，参与基层治理项目5个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）培育市场主体，激发企业活力。新增中小企业100家。新认定专精特新企业5家。新增规模以上工业企业5家。培育小微企业创业创新基地2个。</w:t>
+        <w:t>（五）优化服务供给，增进民生福祉。推进政务服务向村社区延伸，开设便民服务事项50项。开展我为群众办实事活动，完成民生实事20件。完善居家养老服务，建成日间照料中心2个。关爱帮扶特殊群体，服务困难群众100人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（六）加强运行监测，保障生产安全。完善工业经济运行监测体系。建立重点企业直报系统。召开经济运行分析会4次。开展安全生产大检查，整改隐患50处。</w:t>
+        <w:t>（六）强化科技支撑，提升智能化水平。推进智慧社区建设，安装智能门禁、人脸识别等设备20套。整合各类信息资源，建设基层治理数据平台。推进雪亮工程向村社区延伸，增加监控点位100个。运用信息化手段提升治理效能。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）工业结构仍需优化升级。</w:t>
+        <w:t>（一）党建引领基层治理作用发挥不够充分。部分基层党组织凝聚力战斗力不强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）中小企业发展面临困难较多。</w:t>
+        <w:t>（二）基层治理力量薄弱。人员编制不足，专业化程度不高。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）数字化转型步伐需要加快。</w:t>
+        <w:t>（三）多元共治格局尚未形成。社会力量参与基层治理的积极性不高。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）推动传统产业改造升级。</w:t>
+        <w:t>（一）强化党建引领。发挥基层党组织领导核心作用，提升组织力凝聚力。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）培育壮大新兴产业。</w:t>
+        <w:t>（二）完善治理体系。深化街道管理体制改革，理顺权责关系。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）加快企业数字化转型。</w:t>
+        <w:t>（三）深化网格管理。完善网格员管理考核机制，提升服务效能。</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）推进多元共治。引导各方力量参与基层治理，形成工作合力。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（五）加强队伍建设。充实基层力量，提升干部能力素质。</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>单位名称</w:t>
         <w:br/>
         <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 